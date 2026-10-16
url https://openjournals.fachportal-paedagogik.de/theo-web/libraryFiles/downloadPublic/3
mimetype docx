--- v0 (2026-04-15)
+++ v1 (2026-10-16)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3E46DE01" w14:textId="2A65B103" w:rsidR="00800638" w:rsidRPr="00E13C24" w:rsidRDefault="00800638" w:rsidP="00800638">
       <w:pPr>
         <w:pStyle w:val="TWTitelDeckblattSprache1"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E13C24">
         <w:t xml:space="preserve">Titel </w:t>
       </w:r>
       <w:r w:rsidR="00E13C24" w:rsidRPr="00E13C24">
         <w:t xml:space="preserve">1 (in Sprache 1) </w:t>
       </w:r>
       <w:r w:rsidR="003502A3" w:rsidRPr="00E13C24">
         <w:t xml:space="preserve">Teamarbeit beim Herausgeben einer wissenschaftlichen Zeitschrift. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BEFE2E1" w14:textId="2BB6F434" w:rsidR="00CA6EBF" w:rsidRPr="00E13C24" w:rsidRDefault="00800638" w:rsidP="00800638">
       <w:pPr>
         <w:pStyle w:val="TWTitelDeckblattSprache1"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E13C24">
         <w:t xml:space="preserve">Untertitel in neue Zeile </w:t>
       </w:r>
       <w:r w:rsidR="003502A3" w:rsidRPr="00E13C24">
@@ -722,51 +722,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A5E28">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>xyyyxasfdsafadsfsdgsdgasdgasdgds xyyyxasfdsafadsfsdgsdgasdgasdgds</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFCAEC6" w14:textId="71C9B938" w:rsidR="00BE73F1" w:rsidRDefault="00217B3C" w:rsidP="00401B8F">
       <w:pPr>
         <w:pStyle w:val="TWSchlagwortzeile"/>
       </w:pPr>
       <w:r w:rsidRPr="008A5E28">
         <w:t>Keywords:</w:t>
       </w:r>
       <w:r w:rsidR="00BE73F1" w:rsidRPr="008A5E28">
         <w:t xml:space="preserve"> Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed eiusmod tempor incidunt ut labore et dolore magna aliqua </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207317C2" w14:textId="20673CC7" w:rsidR="00952CD7" w:rsidRPr="00952CD7" w:rsidRDefault="00952CD7" w:rsidP="00952CD7">
+    <w:p w14:paraId="207317C2" w14:textId="6A2103C5" w:rsidR="00952CD7" w:rsidRPr="00952CD7" w:rsidRDefault="00952CD7" w:rsidP="00952CD7">
       <w:pPr>
         <w:pStyle w:val="TWSchlagwortzeile"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00952CD7">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Bitte nun</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
@@ -794,51 +794,87 @@
       <w:r w:rsidRPr="00952CD7">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>, unter denen Ihr Artikel eingeordnet werden k</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>ann</w:t>
       </w:r>
       <w:r w:rsidRPr="00952CD7">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (diese werden allerdings später nicht hier, sondern anderweitig gespeichert): Außerschulische Lernorte, Bibeldidaktik, Didaktik der Religionen,Empirische Forschung, Ethikdidaktik, Fachdidaktische Konzepte, Historische Religionspädagogik, Internationales, Kirchengeschichtliches, Lehrende/Lernende, Lernorte und Institutionen, Politisches und Rechtliches, Systematisch-theologisches</w:t>
+        <w:t xml:space="preserve"> (diese werden allerdings später nicht hier, sondern anderweitig gespeichert): Außerschulische Lernorte, Bibeldidaktik, Didaktik der Religionen,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4339">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00952CD7">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Empirische Forschung, Ethikdidaktik, Fachdidaktische Konzepte, Historische Religionspädagogik, Internationales, Kirchengeschichtliches, Lehrende/Lernende, Lernorte und Institutionen, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4339">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medien und Material, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00952CD7">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Politisches und Rechtliches, Systematisch-theologisches</w:t>
       </w:r>
       <w:r w:rsidRPr="00952CD7">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00952CD7">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Wissenschaftstheorie/-organisation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F3A74C0" w14:textId="77777777" w:rsidR="00BE73F1" w:rsidRPr="008A5E28" w:rsidRDefault="00BE73F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="284"/>
         </w:tabs>
@@ -1883,60 +1919,60 @@
         </w:rPr>
         <w:t xml:space="preserve">Autoreninformationen über etwa zwei Zeilen am Ende des Beitrags (bei mehreren Autoren Abstand von 6 pt.): Dr. Mysteria Musterschlau ist Professorin für Religionspädagogik an der Exzellenzuniversität in Forscherstätt und arbeitete insbesondere zum Schwerpunkt Textbausteine. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D2399A" w:rsidRPr="00E13C24" w:rsidSect="007250B6">
       <w:headerReference w:type="even" r:id="rId14"/>
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05E1FBAD" w14:textId="77777777" w:rsidR="000A1027" w:rsidRDefault="000A1027" w:rsidP="003502A3">
+    <w:p w14:paraId="773BF405" w14:textId="77777777" w:rsidR="008A592B" w:rsidRDefault="008A592B" w:rsidP="003502A3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C202606" w14:textId="77777777" w:rsidR="000A1027" w:rsidRDefault="000A1027" w:rsidP="003502A3">
+    <w:p w14:paraId="67B73A7E" w14:textId="77777777" w:rsidR="008A592B" w:rsidRDefault="008A592B" w:rsidP="003502A3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="1">
     <w:p w14:paraId="7513A68C" w14:textId="251DD255" w:rsidR="00E13C24" w:rsidRPr="008A5E28" w:rsidRDefault="00E13C24" w:rsidP="00AC40C9">
       <w:pPr>
         <w:pStyle w:val="TWEndnoten"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Endnotenzeichen"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009E64D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -1964,105 +2000,105 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Endnotenzeichen"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008A5E28">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC40C9">
         <w:t>TW-Endnote: Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed eiusmod tempor incidunt ut labore et dolore magna aliqua. Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquid ex ea commodi consequat. Quis aute iure reprehenderit in voluptate velit esse cillum dolore eu fugiat nulla pariatur. Excepteur sint obcaecat cupiditat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum</w:t>
       </w:r>
       <w:r w:rsidR="00C2222C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
-    <w:charset w:val="02"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:id w:val="-270092207"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="5C8BE8D8" w14:textId="41807420" w:rsidR="00BC487A" w:rsidRDefault="00BC487A" w:rsidP="00CA7D00">
         <w:pPr>
           <w:pStyle w:val="Fuzeile"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Seitenzahl"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Seitenzahl"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -2070,51 +2106,51 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Seitenzahl"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Seitenzahl"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="79C5A4D6" w14:textId="77777777" w:rsidR="008D041B" w:rsidRDefault="008D041B" w:rsidP="00BC487A">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="41F99944" w14:textId="200F0A2F" w:rsidR="00B46098" w:rsidRDefault="00B46098" w:rsidP="00BC487A">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:color w:val="002060"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1120EFEC" wp14:editId="4E895C38">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>750</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
@@ -2382,51 +2418,51 @@
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="008D041B" w:rsidRPr="008D041B">
       <w:rPr>
         <w:color w:val="122F76"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Licence: CC BY 4.0 International</w:t>
     </w:r>
     <w:r w:rsidRPr="001C7D01">
       <w:rPr>
         <w:color w:val="122F76"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> © 2025 Schwarz/Meyer</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2176085C" w14:textId="57053053" w:rsidR="007250B6" w:rsidRDefault="007250B6">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AC068CF" wp14:editId="0CEA9354">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-13104</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-207183</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5778000" cy="59517"/>
               <wp:effectExtent l="0" t="0" r="635" b="4445"/>
               <wp:wrapNone/>
               <wp:docPr id="986630051" name="Rechteck 3"/>
               <wp:cNvGraphicFramePr/>
@@ -2473,80 +2509,80 @@
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="3BA42617" id="Rechteck 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.05pt;margin-top:-16.3pt;width:454.95pt;height:4.7pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+2mAlegIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3aCpmmDOkXQIsOA&#10;oi2WDj0rshQbkEWNUuJkXz9KdpyuLXYYdpFFkXwkn0le3+wbw3YKfQ224KOznDNlJZS13RT8x/Py&#10;yyVnPghbCgNWFfygPL+Zf/503bqZGkMFplTICMT6WesKXoXgZlnmZaUa4c/AKUtKDdiIQCJushJF&#10;S+iNycZ5fpG1gKVDkMp7er3rlHye8LVWMjxq7VVgpuCUW0gnpnMdz2x+LWYbFK6qZZ+G+IcsGlFb&#10;CjpA3Ykg2Bbrd1BNLRE86HAmoclA61qqVANVM8rfVLOqhFOpFiLHu4Em//9g5cNu5Z6QaGidn3m6&#10;xir2Gpv4pfzYPpF1GMhS+8AkPU6m08s8J04l6SZXk9E0kpmdnB368FVBw+Kl4Ej/IlEkdvc+dKZH&#10;kxjLg6nLZW1MEnCzvjXIdoL+22g8Xk4vevQ/zIyNxhaiW4cYX7JTKekWDkZFO2O/K83qkpIfp0xS&#10;l6khjpBS2TDqVJUoVR9+Esvs4AePVGkCjMia4g/YPUDs4PfYHUxvH11VatLBOf9bYp3z4JEigw2D&#10;c1NbwI8ADFXVR+7sjyR11ESW1lAenpAhdCPinVzW9N/uhQ9PAmkm6E/TnIdHOrSBtuDQ3zirAH99&#10;9B7tqVVJy1lLM1Zw/3MrUHFmvllq4qvR+XkcyiScT6ZjEvC1Zv1aY7fNLcR2oI3iZLpG+2COV43Q&#10;vNA6WMSopBJWUuyCy4BH4TZ0s08LRarFIpnRIDoR7u3KyQgeWY19+bx/Eej65g3U9Q9wnEcxe9PD&#10;nW30tLDYBtB1avATrz3fNMSpcfqFE7fEazlZndbi/DcAAAD//wMAUEsDBBQABgAIAAAAIQDmh367&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInFrndqoQBqnQlSISqDSFj7A&#10;jU0SsNdR7Dbh79me4LKr1czOo1iO3rGT7WMbUMFsmgGzWAXTYq3g4/1pcgcsJo1Gu4BWwY+NsCwv&#10;LwqdmzDgzp72qWYkgjHXCpqUupzzWDXW6zgNnUXCPkPvdaKzr7np9UDi3nGRZXPudYvk0OjOPja2&#10;+t4fvQL5Jl9udmm7Wj+vk5DbYfPlXjdKXV+NqwWNhwWwZMf09wHnDpQfSgp2CEc0kTkFEzEjJm0p&#10;5sCIcJ/dUqHDGZECeFnw/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC+2mAlegIA&#10;AF4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDmh367&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="#122f76" stroked="f" strokeweight="1pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DDE3AE8" w14:textId="77777777" w:rsidR="000A1027" w:rsidRDefault="000A1027" w:rsidP="003502A3">
+    <w:p w14:paraId="2027A7B4" w14:textId="77777777" w:rsidR="008A592B" w:rsidRDefault="008A592B" w:rsidP="003502A3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05C39696" w14:textId="77777777" w:rsidR="000A1027" w:rsidRDefault="000A1027" w:rsidP="003502A3">
+    <w:p w14:paraId="7E2767CE" w14:textId="77777777" w:rsidR="008A592B" w:rsidRDefault="008A592B" w:rsidP="003502A3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="42414CE0" w14:textId="77777777" w:rsidR="005324FD" w:rsidRDefault="005324FD">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0BDF1A94" w14:textId="019C2B5F" w:rsidR="003502A3" w:rsidRPr="00904B09" w:rsidRDefault="00B46098" w:rsidP="00B46098">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:rPr>
         <w:color w:val="9B98FF"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00904B09">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="122F76"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42A29071" wp14:editId="0580159B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3944473</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-233045</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1848861" cy="461618"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -2602,51 +2638,51 @@
       <w:t xml:space="preserve">Schwarz/Meyer, </w:t>
     </w:r>
     <w:r w:rsidR="00227B7C">
       <w:rPr>
         <w:color w:val="122F76"/>
       </w:rPr>
       <w:t xml:space="preserve">Kurztitel (nicht länger als eine </w:t>
     </w:r>
     <w:r w:rsidR="00176B28">
       <w:rPr>
         <w:color w:val="122F76"/>
       </w:rPr>
       <w:t xml:space="preserve">halbe </w:t>
     </w:r>
     <w:r w:rsidR="00227B7C">
       <w:rPr>
         <w:color w:val="122F76"/>
       </w:rPr>
       <w:t xml:space="preserve">Zeile) </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D980945" w14:textId="59272A96" w:rsidR="007250B6" w:rsidRDefault="00EF7773">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3EFFA687" wp14:editId="4B15C690">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-6177</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>3083330</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5755640" cy="62346"/>
               <wp:effectExtent l="0" t="0" r="0" b="1270"/>
               <wp:wrapNone/>
               <wp:docPr id="474323771" name="Rechteck 3"/>
               <wp:cNvGraphicFramePr/>
@@ -2756,51 +2792,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5914390" cy="1475740"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43740270"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B9C9174"/>
     <w:lvl w:ilvl="0" w:tplc="5A968AE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="VRAufzhlung"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -2881,52 +2917,52 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1741294083">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="175192836">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="254"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003502A3"/>
     <w:rsid w:val="000148AE"/>
@@ -2944,123 +2980,127 @@
     <w:rsid w:val="00183C21"/>
     <w:rsid w:val="001975F7"/>
     <w:rsid w:val="001A219B"/>
     <w:rsid w:val="001A505E"/>
     <w:rsid w:val="001B344F"/>
     <w:rsid w:val="001C5186"/>
     <w:rsid w:val="001C7D01"/>
     <w:rsid w:val="00210A94"/>
     <w:rsid w:val="00217B3C"/>
     <w:rsid w:val="00227B7C"/>
     <w:rsid w:val="00265279"/>
     <w:rsid w:val="002936AB"/>
     <w:rsid w:val="002A115C"/>
     <w:rsid w:val="002D3EBB"/>
     <w:rsid w:val="00311595"/>
     <w:rsid w:val="00311EA2"/>
     <w:rsid w:val="003502A3"/>
     <w:rsid w:val="00354536"/>
     <w:rsid w:val="003B7224"/>
     <w:rsid w:val="003C5862"/>
     <w:rsid w:val="003D48A0"/>
     <w:rsid w:val="003E087F"/>
     <w:rsid w:val="003F496C"/>
     <w:rsid w:val="00401B8F"/>
     <w:rsid w:val="00423992"/>
+    <w:rsid w:val="004344F7"/>
     <w:rsid w:val="00477E37"/>
     <w:rsid w:val="00482041"/>
     <w:rsid w:val="00497724"/>
     <w:rsid w:val="004A0663"/>
     <w:rsid w:val="00504389"/>
     <w:rsid w:val="00511891"/>
     <w:rsid w:val="005218A9"/>
     <w:rsid w:val="005324FD"/>
     <w:rsid w:val="00546083"/>
     <w:rsid w:val="0058197D"/>
     <w:rsid w:val="005956B9"/>
     <w:rsid w:val="005E6C50"/>
     <w:rsid w:val="00611032"/>
     <w:rsid w:val="006471DC"/>
     <w:rsid w:val="00677965"/>
     <w:rsid w:val="00697FBF"/>
     <w:rsid w:val="006A4670"/>
     <w:rsid w:val="006C21F5"/>
     <w:rsid w:val="006E4CC3"/>
     <w:rsid w:val="007250B6"/>
     <w:rsid w:val="00742EE4"/>
     <w:rsid w:val="007602FB"/>
     <w:rsid w:val="00773A99"/>
     <w:rsid w:val="007866D3"/>
     <w:rsid w:val="007A5B55"/>
     <w:rsid w:val="007C645B"/>
     <w:rsid w:val="007D0275"/>
     <w:rsid w:val="007E779F"/>
     <w:rsid w:val="007F5513"/>
     <w:rsid w:val="00800638"/>
     <w:rsid w:val="00821579"/>
     <w:rsid w:val="008218A7"/>
     <w:rsid w:val="00826ED2"/>
     <w:rsid w:val="00897A81"/>
+    <w:rsid w:val="008A592B"/>
     <w:rsid w:val="008A5E28"/>
     <w:rsid w:val="008B31B4"/>
     <w:rsid w:val="008D041B"/>
     <w:rsid w:val="008D6A96"/>
     <w:rsid w:val="008E3E00"/>
     <w:rsid w:val="00903969"/>
     <w:rsid w:val="00904B09"/>
     <w:rsid w:val="00952CD7"/>
     <w:rsid w:val="009537A7"/>
     <w:rsid w:val="00970FC5"/>
     <w:rsid w:val="00972342"/>
     <w:rsid w:val="00992874"/>
     <w:rsid w:val="009E6039"/>
     <w:rsid w:val="009E64D7"/>
     <w:rsid w:val="00A10A14"/>
+    <w:rsid w:val="00A24CF4"/>
     <w:rsid w:val="00A77298"/>
     <w:rsid w:val="00A87573"/>
     <w:rsid w:val="00AA4569"/>
     <w:rsid w:val="00AA6AEC"/>
     <w:rsid w:val="00AC40C9"/>
     <w:rsid w:val="00B03FD8"/>
     <w:rsid w:val="00B1776E"/>
     <w:rsid w:val="00B46098"/>
     <w:rsid w:val="00B817C6"/>
     <w:rsid w:val="00BB41AC"/>
     <w:rsid w:val="00BC487A"/>
     <w:rsid w:val="00BD4C0B"/>
     <w:rsid w:val="00BE1181"/>
     <w:rsid w:val="00BE73F1"/>
     <w:rsid w:val="00C01715"/>
     <w:rsid w:val="00C0181A"/>
     <w:rsid w:val="00C04367"/>
     <w:rsid w:val="00C17DF4"/>
     <w:rsid w:val="00C21648"/>
     <w:rsid w:val="00C2222C"/>
     <w:rsid w:val="00C27B3C"/>
     <w:rsid w:val="00C5203C"/>
     <w:rsid w:val="00C72BFC"/>
     <w:rsid w:val="00C7447E"/>
+    <w:rsid w:val="00CA4339"/>
     <w:rsid w:val="00CA498E"/>
     <w:rsid w:val="00CA4DD0"/>
     <w:rsid w:val="00CA4E62"/>
     <w:rsid w:val="00CA6EBF"/>
     <w:rsid w:val="00CC012E"/>
     <w:rsid w:val="00CD453A"/>
     <w:rsid w:val="00CE063D"/>
     <w:rsid w:val="00CE4136"/>
     <w:rsid w:val="00CE762A"/>
     <w:rsid w:val="00D2399A"/>
     <w:rsid w:val="00D417EB"/>
     <w:rsid w:val="00D73C77"/>
     <w:rsid w:val="00D84A74"/>
     <w:rsid w:val="00D87669"/>
     <w:rsid w:val="00DA45DF"/>
     <w:rsid w:val="00DB3EB0"/>
     <w:rsid w:val="00E13C24"/>
     <w:rsid w:val="00E955B2"/>
     <w:rsid w:val="00EB6021"/>
     <w:rsid w:val="00EF7773"/>
     <w:rsid w:val="00F35674"/>
     <w:rsid w:val="00F46859"/>
     <w:rsid w:val="00F86728"/>
     <w:rsid w:val="00F96FE7"/>
     <w:rsid w:val="00FD3ECF"/>
@@ -3075,51 +3115,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="330BE60F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9EAF3610-F7B3-C54A-A8B0-95D535EE0CC0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4720,51 +4760,51 @@
     <w:rsid w:val="00C04367"/>
     <w:pPr>
       <w:spacing w:before="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="008A5E28"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openjournals.fachportal-paedagogik.de/theo-web" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1628/004056916X14661538608434" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23768/wirelex.Abduktion.100220" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fachportal-paedagogik.de/literatur/schlagwortregister.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:theoweb-redaktion@rptu.de" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -5054,70 +5094,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BD4FC23-1793-47EB-AC4D-46DEADDC5096}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1178</Words>
-  <Characters>7910</Characters>
+  <Words>1247</Words>
+  <Characters>7863</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>141</Lines>
-  <Paragraphs>39</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9049</CharactersWithSpaces>
+  <CharactersWithSpaces>9092</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Karl Lorenz Meyer</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>